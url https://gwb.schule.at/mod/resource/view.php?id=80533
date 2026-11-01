--- v0 (2026-01-30)
+++ v1 (2026-11-01)
@@ -1,846 +1,1594 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5DBE35AC" w14:textId="0074C3AC" w:rsidR="00C669A8" w:rsidRPr="00776CCD" w:rsidRDefault="008B68C4" w:rsidP="00C669A8">
-[...30 lines deleted...]
-    <w:p w14:paraId="651DFF25" w14:textId="26217106" w:rsidR="00C669A8" w:rsidRPr="00C669A8" w:rsidRDefault="00C669A8" w:rsidP="00C669A8">
+    <w:p w14:paraId="206778A1" w14:textId="7C6478E4" w:rsidR="002F2A1C" w:rsidRPr="00776CCD" w:rsidRDefault="002F2A1C" w:rsidP="002F2A1C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1669"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="009A5C"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="009A5C"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mein </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F33595">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="009A5C"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Comic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8B7A33" w14:textId="354DA95C" w:rsidR="002F2A1C" w:rsidRPr="001E1362" w:rsidRDefault="002F2A1C" w:rsidP="002F2A1C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1669"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C669A8">
+      <w:r w:rsidRPr="001E1362">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="008B68C4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>13</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C669A8">
+      <w:r w:rsidRPr="001E1362">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008B68C4">
+      <w:r w:rsidRPr="002F2A1C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Vorlage für die Comics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D507D79" w14:textId="19EF40E6" w:rsidR="00C669A8" w:rsidRDefault="008B68C4" w:rsidP="008B68C4">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="4388AE1B" w14:textId="54F627C2" w:rsidR="002F2A1C" w:rsidRPr="00B54D26" w:rsidRDefault="002F2A1C" w:rsidP="002F2A1C">
+      <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="851" w:right="829"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Arbeitsauftrag 5.1:</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gestalte mit Hilfe der untenstehenden Vorlage selbst einen Comic. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Gestalte mithilfe der untenstehenden Vorlage selbst einen Comic. Dein Comic soll möglichst alle Sicherheitsmerkmale eines Onlineshops enthalten. </w:t>
+        <w:t>Dein</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-        <w:ind w:left="851" w:right="829"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve"> Comic soll möglichst alle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE06D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Formuliere einen eigenen Text für die leeren Sprechblasen und zeichne passend dazu auch den Gesichtsausdruck der Personen ein. Gib deinem Comic eine Überschrift!</w:t>
+        <w:t>Sicherheitsmerkmale eines Onlineshops</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="008B68C4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
+        <w:t xml:space="preserve"> enthalten. Außerdem soll</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>st du</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reflektieren, warum es überhaupt Fake-Shops im Internet gibt und durch welche Maßnahmen man Fake-Shops entgegenwirken kann. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8C2AB5" w14:textId="38E3208C" w:rsidR="002F2A1C" w:rsidRPr="00FE06D1" w:rsidRDefault="002F2A1C" w:rsidP="002F2A1C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="124"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="191DB13E" wp14:editId="5F80D186">
-[...2 lines deleted...]
-            <wp:docPr id="1198868114" name="Grafik 1" descr="Ein Bild, das Computer, Person enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="354F46FC" wp14:editId="3D62F44F">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>551815</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>487680</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7877175" cy="4210050"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="61" name="Bild 61"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1198868114" name="Grafik 1" descr="Ein Bild, das Computer, Person enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 61"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
+                    <a:blip r:embed="rId8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect t="21194" b="1619"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="8654728" cy="4318673"/>
+                      <a:ext cx="7877175" cy="4210050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Formulier</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> einen eigenen Text für die leeren Sprechblasen und zeichne passend dazu auch den Gesichtsausdruck der Personen ein. G</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ib deinem </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Comic außerdem eine Überschrift!</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C669A8" w:rsidRPr="00C669A8" w:rsidSect="008B68C4">
-[...3 lines deleted...]
-      <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1418" w:header="709" w:footer="164" w:gutter="0"/>
+    <w:p w14:paraId="368AE3BC" w14:textId="62906243" w:rsidR="003947CA" w:rsidRDefault="003947CA" w:rsidP="002F2A1C">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="003947CA" w:rsidSect="00F33595">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="16817" w:h="11901" w:orient="landscape" w:code="9"/>
+      <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4709B41E" w14:textId="77777777" w:rsidR="00760E70" w:rsidRDefault="00760E70" w:rsidP="00733BCB">
+    <w:p w14:paraId="12363D35" w14:textId="77777777" w:rsidR="002E6009" w:rsidRDefault="002E6009" w:rsidP="00733BCB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E5F0379" w14:textId="77777777" w:rsidR="00760E70" w:rsidRDefault="00760E70" w:rsidP="00733BCB">
+    <w:p w14:paraId="5EE3F67B" w14:textId="77777777" w:rsidR="002E6009" w:rsidRDefault="002E6009" w:rsidP="00733BCB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="55B19138" w14:textId="2CE4226A" w:rsidR="0004481A" w:rsidRDefault="00034925" w:rsidP="00BD116D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19594AD5" w14:textId="6613ECD6" w:rsidR="00F2721B" w:rsidRPr="00034925" w:rsidRDefault="00F2721B" w:rsidP="00F2721B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="7800"/>
       </w:tabs>
       <w:ind w:left="284"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
-        <w:b/>
+        <w:bCs/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F74389C" wp14:editId="683841C0">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13FB793A" wp14:editId="31665580">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4784090</wp:posOffset>
+            <wp:posOffset>7837940</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>88265</wp:posOffset>
+            <wp:posOffset>84455</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1248410" cy="314960"/>
-          <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
+          <wp:effectExtent l="0" t="0" r="0" b="2540"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20903"/>
-              <wp:lineTo x="21424" y="20903"/>
-              <wp:lineTo x="21424" y="0"/>
+              <wp:lineTo x="21314" y="20903"/>
+              <wp:lineTo x="21314" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
-          <wp:docPr id="2005039694" name="Grafik 1"/>
+          <wp:docPr id="2135149451" name="Grafik 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1248410" cy="314960"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-  </w:p>
-[...13 lines deleted...]
-    </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39A84732" wp14:editId="135D21B9">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DEAE884" wp14:editId="77E6E1B2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="leftMargin">
             <wp:posOffset>252730</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>8255</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="720000" cy="493875"/>
           <wp:effectExtent l="0" t="0" r="4445" b="1905"/>
           <wp:wrapNone/>
-          <wp:docPr id="111127625" name="Grafik 111127625"/>
+          <wp:docPr id="944481001" name="Grafik 944481001"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="720000" cy="493875"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00D21A3C" w:rsidRPr="00D21A3C">
+    <w:r w:rsidRPr="00D21A3C">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">INSERT-Projektnetzwerk (Hrsg.) (2024): </w:t>
     </w:r>
-    <w:r w:rsidR="00D21A3C">
+    <w:r w:rsidRPr="00F33595">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>Titel: Untertitel</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="00D21A3C" w:rsidRPr="00D21A3C">
+      <w:t>Konsumentenschutz mit Fokus auf Onlinehandel</w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="00034925">
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D21A3C">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>Wien</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="00D21A3C" w:rsidRPr="00D21A3C">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
+      <w:t>Wien</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D21A3C">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
       <w:t xml:space="preserve">. </w:t>
     </w:r>
-    <w:r w:rsidR="00D21A3C" w:rsidRPr="00034925">
+    <w:r w:rsidRPr="00F2721B">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:bCs/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>LINK</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="00034925" w:rsidRPr="00034925">
+      <w:t>https://gwb.schule.at/course/view.php?id=2223</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F2721B">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00034925">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:bCs/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve"> auf </w:t>
-[...2 lines deleted...]
-    <w:r w:rsidR="00034925" w:rsidRPr="00034925">
+      <w:t>(</w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:bCs/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>Lernkurs</w:t>
-[...2 lines deleted...]
-    <w:r w:rsidR="00D21A3C" w:rsidRPr="00034925">
+      <w:t>30.10.2026</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00034925">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:bCs/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve"> ANGEBEN!</w:t>
-[...9 lines deleted...]
-      <w:t xml:space="preserve"> (Datum)</w:t>
+      <w:t>)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6EB4D205" w14:textId="751E35B8" w:rsidR="00BD116D" w:rsidRPr="00D21A3C" w:rsidRDefault="00BD116D" w:rsidP="00BD116D">
+  <w:p w14:paraId="119891B7" w14:textId="77777777" w:rsidR="00F2721B" w:rsidRPr="00D21A3C" w:rsidRDefault="00F2721B" w:rsidP="00F2721B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="7800"/>
       </w:tabs>
       <w:ind w:left="284"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D21A3C">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>CC-BY-NC-SA</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="310B02D5" w14:textId="35436700" w:rsidR="00BD116D" w:rsidRPr="00034925" w:rsidRDefault="00BD116D" w:rsidP="00BD116D">
+  <w:p w14:paraId="483521CC" w14:textId="39A198C8" w:rsidR="00775325" w:rsidRPr="00F2721B" w:rsidRDefault="00F2721B" w:rsidP="00F2721B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="13183"/>
       </w:tabs>
       <w:ind w:right="-141" w:firstLine="284"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00034925">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve">insert.schule.at </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4070309C" w14:textId="48A63FA3" w:rsidR="00BD116D" w:rsidRPr="00034925" w:rsidRDefault="00BD116D" w:rsidP="00BD116D">
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11F15D30" w14:textId="7B386855" w:rsidR="00F33595" w:rsidRPr="00034925" w:rsidRDefault="00F33595" w:rsidP="00F33595">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="7800"/>
+      </w:tabs>
+      <w:ind w:left="284"/>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FC0BD60" wp14:editId="502DF79F">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>7837940</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>84455</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1248410" cy="314960"/>
+          <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="20903"/>
+              <wp:lineTo x="21314" y="20903"/>
+              <wp:lineTo x="21314" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="1211535637" name="Grafik 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1248410" cy="314960"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E81703F" wp14:editId="16BBE06E">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="leftMargin">
+            <wp:posOffset>252730</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>8255</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="720000" cy="493875"/>
+          <wp:effectExtent l="0" t="0" r="4445" b="1905"/>
+          <wp:wrapNone/>
+          <wp:docPr id="912644812" name="Grafik 912644812"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="720000" cy="493875"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00D21A3C">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve">INSERT-Projektnetzwerk (Hrsg.) (2024): </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F33595">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>Konsumentenschutz mit Fokus auf Onlinehandel</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D21A3C">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>Wien</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D21A3C">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve">. </w:t>
+    </w:r>
+    <w:r w:rsidR="00F2721B" w:rsidRPr="00F2721B">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>https://gwb.schule.at/course/view.php?id=2223</w:t>
+    </w:r>
+    <w:r w:rsidR="00F2721B" w:rsidRPr="00F2721B">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F2721B">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>(</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>30</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>.10.2026</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00034925">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7390A478" w14:textId="77777777" w:rsidR="00F33595" w:rsidRPr="00D21A3C" w:rsidRDefault="00F33595" w:rsidP="00F33595">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="7800"/>
+      </w:tabs>
+      <w:ind w:left="284"/>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00D21A3C">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>CC-BY-NC-SA</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="16AC4EAC" w14:textId="35C16E69" w:rsidR="00F33595" w:rsidRPr="00F2721B" w:rsidRDefault="00F33595" w:rsidP="00F2721B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="13183"/>
       </w:tabs>
       <w:ind w:right="-141" w:firstLine="284"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...26 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidRPr="00034925">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve">insert.schule.at </w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17A301DA" w14:textId="77777777" w:rsidR="00760E70" w:rsidRDefault="00760E70" w:rsidP="00733BCB">
+    <w:p w14:paraId="7D1DE2C0" w14:textId="77777777" w:rsidR="002E6009" w:rsidRDefault="002E6009" w:rsidP="00733BCB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B519289" w14:textId="77777777" w:rsidR="00760E70" w:rsidRDefault="00760E70" w:rsidP="00733BCB">
+    <w:p w14:paraId="50160D96" w14:textId="77777777" w:rsidR="002E6009" w:rsidRDefault="002E6009" w:rsidP="00733BCB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2EBD7FF8" w14:textId="71DFDB91" w:rsidR="00733BCB" w:rsidRPr="00825BCF" w:rsidRDefault="00733BCB" w:rsidP="00733BCB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="Seitenzahl"/>
+      </w:rPr>
+      <w:id w:val="1227184668"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="71818AA6" w14:textId="4D753583" w:rsidR="00F33595" w:rsidRDefault="00F33595" w:rsidP="00C36CB8">
+        <w:pPr>
+          <w:pStyle w:val="Kopfzeile"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="Seitenzahl"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Seitenzahl"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Seitenzahl"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Seitenzahl"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Seitenzahl"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="083FBA4A" w14:textId="77777777" w:rsidR="00F33595" w:rsidRDefault="00F33595" w:rsidP="00F33595">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00A105EB" w14:textId="77777777" w:rsidR="007049F6" w:rsidRPr="00825BCF" w:rsidRDefault="007049F6" w:rsidP="00F33595">
+    <w:pPr>
+      <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:ind w:right="-537" w:firstLine="123"/>
+      <w:rPr>
+        <w:rStyle w:val="Seitenzahl"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00825BCF">
+      <w:rPr>
+        <w:rStyle w:val="Seitenzahl"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00825BCF">
+      <w:rPr>
+        <w:rStyle w:val="Seitenzahl"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00825BCF">
+      <w:rPr>
+        <w:rStyle w:val="Seitenzahl"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Seitenzahl"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>16</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00825BCF">
+      <w:rPr>
+        <w:rStyle w:val="Seitenzahl"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2EBD7FF8" w14:textId="0DBC7F91" w:rsidR="00733BCB" w:rsidRPr="00825BCF" w:rsidRDefault="00F2721B" w:rsidP="00733BCB">
     <w:pPr>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="F2F2F2"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45B43E0E" wp14:editId="153E0541">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13769FC4" wp14:editId="0D1B05F4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-900431</wp:posOffset>
+                <wp:posOffset>-892366</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-450215</wp:posOffset>
+                <wp:posOffset>-419276</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="10783019" cy="862965"/>
+              <wp:extent cx="10948086" cy="862965"/>
               <wp:effectExtent l="0" t="0" r="0" b="635"/>
               <wp:wrapNone/>
-              <wp:docPr id="2" name="Rechteck 2"/>
+              <wp:docPr id="953086669" name="Rechteck 953086669"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="10783019" cy="862965"/>
+                        <a:ext cx="10948086" cy="862965"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="009A5C"/>
                       </a:solidFill>
                       <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                         <a:noFill/>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="5E23C4AC" id="Rechteck 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-70.9pt;margin-top:-35.45pt;width:849.05pt;height:67.95pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCKK4EJbQIAANMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21n/YpRpwhSdBgQ&#13;&#10;dAXaoWdGlj8wSdQkJU7360fJThp0Ow3LQSBN6pF8eszN7V4rtpPO92gqXpzlnEkjsO5NW/Hvz/ef&#13;&#10;rjnzAUwNCo2s+Kv0/Hbx8cPNYEs5ww5VLR0jEOPLwVa8C8GWWeZFJzX4M7TSULBBpyGQ69qsdjAQ&#13;&#10;ulbZLM8vswFdbR0K6T19vRuDfJHwm0aK8K1pvAxMVZx6C+l06dzEM1vcQNk6sF0vpjbgH7rQ0Bsq&#13;&#10;eoS6gwBs6/o/oHQvHHpswplAnWHT9EKmGWiaIn83zVMHVqZZiBxvjzT5/wcrHnZP9tHF1r1do/jh&#13;&#10;mcFVB6aVS+dw6CTUVK6IRGWD9eXxQnT8dHXfOB0haB62T+S+HsmV+8AEfSzyq+vPeTHnTFDw+nI2&#13;&#10;v7xIqFAerlvnwxeJmkWj4o5eL5EKu7UPsQEoDympYVR9fd8rlRzXblbKsR3El87ny4vVhO5P05Rh&#13;&#10;A/Uyu8pJDQJIcY2CQKa2dcW9aTkD1ZKURXCptsFYIckk1r4D3401EuyoH90HErHqNc2Vx99UWZnY&#13;&#10;mUwynCZ4Yy1aG6xfHx1zOOrSW3HfU5E1+PAIjoRITdJyhW90NAqpc5wszjp0v/72PeaTPijK2UDC&#13;&#10;pql+bsFJztRXQ085L87P4yYk5/ziakaOO41sTiNmq1dIjBa0xlYkM+YHdTAbh/qFdnAZq1IIjKDa&#13;&#10;I3+TswrjwtEWC7lcpjRSv4WwNk9WRPDIU6T3ef8Czk7vH0g6D3hYAijfyWDMjTcNLrcBmz5p5I3X&#13;&#10;SbG0OUk605bH1Tz1U9bbf9HiNwAAAP//AwBQSwMEFAAGAAgAAAAhAOxD3d3lAAAAEQEAAA8AAABk&#13;&#10;cnMvZG93bnJldi54bWxMj09PwzAMxe9IfIfISNy2pEA76JpOMDQExxUkxM1rQlvInyrJtvLt8U5w&#13;&#10;sWzZfu/9qtVkDTvoEAfvJGRzAUy71qvBdRLeXjezW2AxoVNovNMSfnSEVX1+VmGp/NFt9aFJHSMR&#13;&#10;F0uU0Kc0lpzHttcW49yP2tHu0weLicbQcRXwSOLW8CshCm5xcOTQ46jXvW6/m72VsP14GNdP7+oF&#13;&#10;h6/wHJtF1m56I+XlxfS4pHK/BJb0lP4+4MRA+aGmYDu/dyoyI2GW3WQEkKhbiDtgp5M8L66B7SQU&#13;&#10;uQBeV/w/Sf0LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#13;&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#13;&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAiiuBCW0CAADTBAAADgAAAAAA&#13;&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA7EPd3eUAAAARAQAADwAA&#13;&#10;AAAAAAAAAAAAAADHBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#13;&#10;" fillcolor="#009a5c" stroked="f" strokeweight="1pt"/>
+            <v:rect w14:anchorId="320F5395" id="Rechteck 953086669" o:spid="_x0000_s1026" style="position:absolute;margin-left:-70.25pt;margin-top:-33pt;width:862.05pt;height:67.95pt;z-index:-251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDUMjAsbQIAANMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8b3ZBhMAqS4SIUlVC&#13;&#10;SSRS5Tx4vR+q7XFtw5L++o7NQlDaU1UO1szO+M3M8xtu7w5asb10vkNT8tFVzpk0AqvONCX//vLw&#13;&#10;ZcaZD2AqUGhkyd+k53eLz59ue1vIMbaoKukYgRhf9LbkbQi2yDIvWqnBX6GVhoI1Og2BXNdklYOe&#13;&#10;0LXKxnk+zXp0lXUopPf09f4Y5IuEX9dShKe69jIwVXLqLaTTpXMbz2xxC0XjwLadGNqAf+hCQ2eo&#13;&#10;6BnqHgKwnev+gNKdcOixDlcCdYZ13QmZZqBpRvmHaTYtWJlmIXK8PdPk/x+seNxv7LOLrXu7RvHD&#13;&#10;M4OrFkwjl85h30qoqNwoEpX11hfnC9Hxw9VD7XSEoHnYIZH7diZXHgIT9HGUzyezfDblTFBwNh3P&#13;&#10;p9cJFYrTdet8+CpRs2iU3NHrJVJhv/YhNgDFKSU1jKqrHjqlkuOa7Uo5tof40vl8eb0a0P1lmjKs&#13;&#10;p17GNzmpQQAprlYQyNS2Krk3DWegGpKyCC7VNhgrJJnE2vfg22ONBHvUj+4CiVh1mubK42+orEzs&#13;&#10;TCYZDhO8sxatLVZvz445POrSW/HQUZE1+PAMjoRITdJyhSc6aoXUOQ4WZy26X3/7HvNJHxTlrCdh&#13;&#10;01Q/d+AkZ+qboaecjyaTuAnJmVzfjMlxl5HtZcTs9AqJ0RGtsRXJjPlBnczaoX6lHVzGqhQCI6j2&#13;&#10;kb/BWYXjwtEWC7lcpjRSv4WwNhsrInjkKdL7cngFZ4f3DySdRzwtARQfZHDMjTcNLncB6y5p5J3X&#13;&#10;QbG0OUk6w5bH1bz0U9b7f9HiNwAAAP//AwBQSwMEFAAGAAgAAAAhAAd99LHlAAAAEQEAAA8AAABk&#13;&#10;cnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNy2tMDC1jWdYGhoHFeQELesCW0hcaok28q/xzvB&#13;&#10;xbLl5+f3lavRWXY0IfYeJeTTDJjBxuseWwlvr5vJHFhMCrWyHo2EHxNhVV1elKrQ/oQ7c6xTy8gE&#13;&#10;Y6EkdCkNBeex6YxTceoHg7T79MGpRGNouQ7qRObO8pssE9ypHulDpwaz7kzzXR+chN3H47B+ftcv&#13;&#10;qv8K21jf582ms1JeX41PSyoPS2DJjOnvAs4MlB8qCrb3B9SRWQmT/C6bkZY6IQjtLJnNbwWwvQSx&#13;&#10;WACvSv6fpPoFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#13;&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#13;&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1DIwLG0CAADTBAAADgAAAAAA&#13;&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAB330seUAAAARAQAADwAA&#13;&#10;AAAAAAAAAAAAAADHBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#13;&#10;" fillcolor="#009a5c" stroked="f" strokeweight="1pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00C669A8">
+    <w:r w:rsidR="00FA036B" w:rsidRPr="00FA036B">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
-        <w:color w:val="F2F2F2"/>
+        <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Titel: </w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="008B68C4">
+      <w:t>Konsumentenschutz mit Fokus auf Onlinehandel</w:t>
+    </w:r>
+    <w:r w:rsidR="00FA036B" w:rsidRPr="00FA036B">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
-        <w:color w:val="F2F2F2"/>
+        <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Konsumentenschutz mit Fokus auf Onlinehandel</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="36E3219D" w14:textId="5807E645" w:rsidR="00733BCB" w:rsidRPr="00825BCF" w:rsidRDefault="00733BCB" w:rsidP="00733BCB">
     <w:pPr>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="10230" w:y="1"/>
       <w:ind w:left="284" w:right="-537"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="428D59AE" w14:textId="77777777" w:rsidR="00733BCB" w:rsidRPr="00825BCF" w:rsidRDefault="00733BCB" w:rsidP="00733BCB">
+  <w:p w14:paraId="428D59AE" w14:textId="06582E67" w:rsidR="00733BCB" w:rsidRPr="00825BCF" w:rsidRDefault="00733BCB" w:rsidP="00733BCB">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00825BCF">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="F2F2F2"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Materialien</w:t>
     </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="Seitenzahl"/>
+      </w:rPr>
+      <w:id w:val="-616213153"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="41246E77" w14:textId="35B536FB" w:rsidR="00F33595" w:rsidRDefault="00F33595" w:rsidP="00C36CB8">
+        <w:pPr>
+          <w:pStyle w:val="Kopfzeile"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="Seitenzahl"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00F33595">
+          <w:rPr>
+            <w:rStyle w:val="Seitenzahl"/>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00F33595">
+          <w:rPr>
+            <w:rStyle w:val="Seitenzahl"/>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00F33595">
+          <w:rPr>
+            <w:rStyle w:val="Seitenzahl"/>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00F33595">
+          <w:rPr>
+            <w:rStyle w:val="Seitenzahl"/>
+            <w:noProof/>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F33595">
+          <w:rPr>
+            <w:rStyle w:val="Seitenzahl"/>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="22DDE3FB" w14:textId="7DE953C5" w:rsidR="00F33595" w:rsidRPr="00825BCF" w:rsidRDefault="002F2A1C" w:rsidP="00F33595">
+    <w:pPr>
+      <w:ind w:right="360"/>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Konsumentenschutz mit Fokus auf Onlinehand</w:t>
+    </w:r>
+    <w:r w:rsidR="00F33595">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="672BB863" wp14:editId="134DAED8">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-900430</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="10948086" cy="862965"/>
+              <wp:effectExtent l="0" t="0" r="0" b="635"/>
+              <wp:wrapNone/>
+              <wp:docPr id="625165848" name="Rechteck 625165848"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="10948086" cy="862965"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="009A5C"/>
+                      </a:solidFill>
+                      <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                        <a:noFill/>
+                        <a:prstDash val="solid"/>
+                        <a:miter lim="800000"/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="51956513" id="Rechteck 625165848" o:spid="_x0000_s1026" style="position:absolute;margin-left:-70.9pt;margin-top:-35.45pt;width:862.05pt;height:67.95pt;z-index:-251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDUMjAsbQIAANMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8b3ZBhMAqS4SIUlVC&#13;&#10;SSRS5Tx4vR+q7XFtw5L++o7NQlDaU1UO1szO+M3M8xtu7w5asb10vkNT8tFVzpk0AqvONCX//vLw&#13;&#10;ZcaZD2AqUGhkyd+k53eLz59ue1vIMbaoKukYgRhf9LbkbQi2yDIvWqnBX6GVhoI1Og2BXNdklYOe&#13;&#10;0LXKxnk+zXp0lXUopPf09f4Y5IuEX9dShKe69jIwVXLqLaTTpXMbz2xxC0XjwLadGNqAf+hCQ2eo&#13;&#10;6BnqHgKwnev+gNKdcOixDlcCdYZ13QmZZqBpRvmHaTYtWJlmIXK8PdPk/x+seNxv7LOLrXu7RvHD&#13;&#10;M4OrFkwjl85h30qoqNwoEpX11hfnC9Hxw9VD7XSEoHnYIZH7diZXHgIT9HGUzyezfDblTFBwNh3P&#13;&#10;p9cJFYrTdet8+CpRs2iU3NHrJVJhv/YhNgDFKSU1jKqrHjqlkuOa7Uo5tof40vl8eb0a0P1lmjKs&#13;&#10;p17GNzmpQQAprlYQyNS2Krk3DWegGpKyCC7VNhgrJJnE2vfg22ONBHvUj+4CiVh1mubK42+orEzs&#13;&#10;TCYZDhO8sxatLVZvz445POrSW/HQUZE1+PAMjoRITdJyhSc6aoXUOQ4WZy26X3/7HvNJHxTlrCdh&#13;&#10;01Q/d+AkZ+qboaecjyaTuAnJmVzfjMlxl5HtZcTs9AqJ0RGtsRXJjPlBnczaoX6lHVzGqhQCI6j2&#13;&#10;kb/BWYXjwtEWC7lcpjRSv4WwNhsrInjkKdL7cngFZ4f3DySdRzwtARQfZHDMjTcNLncB6y5p5J3X&#13;&#10;QbG0OUk6w5bH1bz0U9b7f9HiNwAAAP//AwBQSwMEFAAGAAgAAAAhAM/Jv0HmAAAAEQEAAA8AAABk&#13;&#10;cnMvZG93bnJldi54bWxMj09PwzAMxe+T+A6RkbhtSQf7Q9d0gqFNcFxBQtyyxjSFxqmSbCvfnuwE&#13;&#10;F8uW7ffer1gPtmMn9KF1JCGbCGBItdMtNRLeXrfjJbAQFWnVOUIJPxhgXV6NCpVrd6Y9nqrYsCRC&#13;&#10;IVcSTIx9znmoDVoVJq5HSrtP562KafQN116dk7jt+FSIObeqpeRgVI8bg/V3dbQS9h+P/Wb3rl9U&#13;&#10;++WfQ7XI6q3ppLy5Hp5WqTysgEUc4t8HXBhSfihTsIM7kg6skzDO7rIEEFO3EPfALiez5fQW2EHC&#13;&#10;fCaAlwX/T1L+AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#13;&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#13;&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANQyMCxtAgAA0wQAAA4AAAAA&#13;&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAM/Jv0HmAAAAEQEAAA8A&#13;&#10;AAAAAAAAAAAAAAAAxwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#13;&#10;" fillcolor="#009a5c" stroked="f" strokeweight="1pt"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>el</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="357FE123" w14:textId="77777777" w:rsidR="00F33595" w:rsidRPr="00825BCF" w:rsidRDefault="00F33595" w:rsidP="00F33595">
+    <w:pPr>
+      <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="10230" w:y="1"/>
+      <w:ind w:left="284" w:right="-537"/>
+      <w:rPr>
+        <w:rStyle w:val="Seitenzahl"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="05ECC419" w14:textId="77777777" w:rsidR="00F33595" w:rsidRPr="00825BCF" w:rsidRDefault="00F33595" w:rsidP="00F33595">
+    <w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00825BCF">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Materialien</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="45EEC34C" w14:textId="77777777" w:rsidR="00F33595" w:rsidRDefault="00F33595">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08F417E3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0526BB48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -911,50 +1659,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EFD4152"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6CB6EFEA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12656CC0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9CA62686"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
@@ -1023,51 +1920,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D86217A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0422E216"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -1112,51 +2009,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F767C72"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CC988E5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
@@ -1198,51 +2095,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C2E7F72"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B636EB7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
@@ -1285,205 +2182,224 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2070492538">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="612977478">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="604582313">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="612977478">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="4" w16cid:durableId="814251136">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="604582313">
+  <w:num w:numId="5" w16cid:durableId="1716195751">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="814251136">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="6" w16cid:durableId="396271">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="784883631">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1101533204">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="197595925">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1154641165">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="154"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00733BCB"/>
     <w:rsid w:val="00005B73"/>
     <w:rsid w:val="00034925"/>
     <w:rsid w:val="0004481A"/>
+    <w:rsid w:val="0009666C"/>
+    <w:rsid w:val="000A05DA"/>
     <w:rsid w:val="00112671"/>
+    <w:rsid w:val="00125691"/>
     <w:rsid w:val="00174563"/>
+    <w:rsid w:val="001769CF"/>
     <w:rsid w:val="00194134"/>
+    <w:rsid w:val="001E1362"/>
     <w:rsid w:val="00222E27"/>
+    <w:rsid w:val="00256FC5"/>
+    <w:rsid w:val="00273F96"/>
     <w:rsid w:val="002C594C"/>
     <w:rsid w:val="002D56CC"/>
+    <w:rsid w:val="002E6009"/>
     <w:rsid w:val="002F205F"/>
+    <w:rsid w:val="002F2A1C"/>
     <w:rsid w:val="00312AE0"/>
-    <w:rsid w:val="00315BFE"/>
     <w:rsid w:val="00322FE5"/>
+    <w:rsid w:val="003947CA"/>
     <w:rsid w:val="003F1BC8"/>
     <w:rsid w:val="004056E3"/>
+    <w:rsid w:val="00407BA0"/>
     <w:rsid w:val="00410884"/>
     <w:rsid w:val="00445F0D"/>
     <w:rsid w:val="00471278"/>
     <w:rsid w:val="00534A27"/>
     <w:rsid w:val="00567158"/>
     <w:rsid w:val="00593597"/>
     <w:rsid w:val="0061095E"/>
     <w:rsid w:val="00670E35"/>
     <w:rsid w:val="006776F9"/>
     <w:rsid w:val="006914A9"/>
     <w:rsid w:val="006A424F"/>
+    <w:rsid w:val="006B2F90"/>
     <w:rsid w:val="007049F6"/>
     <w:rsid w:val="00733BCB"/>
     <w:rsid w:val="00753830"/>
-    <w:rsid w:val="00760E70"/>
     <w:rsid w:val="00775325"/>
     <w:rsid w:val="007869C1"/>
     <w:rsid w:val="007A60DB"/>
     <w:rsid w:val="00813EBF"/>
     <w:rsid w:val="00836F5C"/>
     <w:rsid w:val="00856331"/>
+    <w:rsid w:val="008813E1"/>
     <w:rsid w:val="008A31B6"/>
     <w:rsid w:val="008A772D"/>
     <w:rsid w:val="008B1EC0"/>
     <w:rsid w:val="008B3CD2"/>
-    <w:rsid w:val="008B68C4"/>
     <w:rsid w:val="009271C5"/>
     <w:rsid w:val="0096246C"/>
+    <w:rsid w:val="009C079B"/>
     <w:rsid w:val="00A310DB"/>
     <w:rsid w:val="00A96F5B"/>
     <w:rsid w:val="00AD08B6"/>
     <w:rsid w:val="00AE1C08"/>
     <w:rsid w:val="00B122E7"/>
     <w:rsid w:val="00B22DB5"/>
+    <w:rsid w:val="00B70418"/>
     <w:rsid w:val="00BC1E72"/>
     <w:rsid w:val="00BD116D"/>
     <w:rsid w:val="00BD7570"/>
     <w:rsid w:val="00BF70BC"/>
     <w:rsid w:val="00C669A8"/>
     <w:rsid w:val="00C67580"/>
     <w:rsid w:val="00C92CC8"/>
     <w:rsid w:val="00C94AD1"/>
     <w:rsid w:val="00CA6BBC"/>
     <w:rsid w:val="00D12253"/>
     <w:rsid w:val="00D21A3C"/>
     <w:rsid w:val="00DA651E"/>
     <w:rsid w:val="00E96C8C"/>
     <w:rsid w:val="00EF617F"/>
     <w:rsid w:val="00F2552F"/>
+    <w:rsid w:val="00F2721B"/>
+    <w:rsid w:val="00F33595"/>
+    <w:rsid w:val="00F375B8"/>
     <w:rsid w:val="00F47481"/>
     <w:rsid w:val="00F62FDE"/>
+    <w:rsid w:val="00FA036B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="56032880"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0151F987-15CD-4CF1-B4D0-DA7CF97A66BE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-AT" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1936,51 +2852,50 @@
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00194134"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="9"/>
       </w:numPr>
       <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:lang w:val="de" w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
     <w:name w:val="Überschrift 1 Zchn"/>
@@ -2134,93 +3049,202 @@
   </w:style>
   <w:style w:type="character" w:styleId="Zeilennummer">
     <w:name w:val="line number"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F62FDE"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="StandardWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD116D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="Tabellenraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="001769CF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001769CF"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="activity">
+    <w:name w:val="activity"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="003947CA"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:rsid w:val="003947CA"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Fett">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="003947CA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:rsid w:val="003947CA"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:rsid w:val="003947CA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="003947CA"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="scxw93304647">
+    <w:name w:val="scxw93304647"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:rsid w:val="003947CA"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="BesuchterLink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003947CA"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="919220431">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1121876441">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -2496,70 +3520,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E050F2B-7103-43C0-BBDE-F0635CC51C37}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>50</Words>
-  <Characters>317</Characters>
+  <Words>64</Words>
+  <Characters>437</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>366</CharactersWithSpaces>
+  <CharactersWithSpaces>495</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Johanna Anich</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>